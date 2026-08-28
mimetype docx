--- v0 (2026-04-14)
+++ v1 (2026-08-28)
@@ -14,103 +14,192 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61DF9BB1" w14:textId="77777777" w:rsidR="002A5965" w:rsidRPr="00F07929" w:rsidRDefault="002A5965" w:rsidP="003D0D7E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A64D13B" w14:textId="77777777" w:rsidR="008E15F2" w:rsidRPr="00D868F7" w:rsidRDefault="00000000" w:rsidP="003D0D7E">
+    <w:p w14:paraId="5A64D13B" w14:textId="19B6AC9D" w:rsidR="008E15F2" w:rsidRPr="00D868F7" w:rsidRDefault="00910271" w:rsidP="003D0D7E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:pict w14:anchorId="41EC8B7C">
-[...22 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="4" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41EC8B7C" wp14:editId="0DB234BB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5349875</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-189865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1130935" cy="1085215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="48" name="Image 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 48"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1130935" cy="1085215"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="2AAFEA37">
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AAFEA37" wp14:editId="3CCC890B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>9525</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-189865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1130935" cy="1085215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="45" name="Image 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 45"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1130935" cy="1085215"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="0011254B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="003659A8" w:rsidRPr="00D868F7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B51BAB" w:rsidRPr="00D868F7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
@@ -223,51 +312,51 @@
         <w:t>www.usorleanstt.net</w:t>
       </w:r>
       <w:r w:rsidR="00D868F7" w:rsidRPr="00D868F7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> / usorleanstt@yahoo.fr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0331D865" w14:textId="77777777" w:rsidR="00BF2250" w:rsidRPr="00327C6B" w:rsidRDefault="00BF2250" w:rsidP="003E7B62">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A475390" w14:textId="7A96D24F" w:rsidR="00CD4935" w:rsidRDefault="00E64DE6" w:rsidP="00551575">
+    <w:p w14:paraId="2A475390" w14:textId="1B046BA5" w:rsidR="00CD4935" w:rsidRDefault="00E64DE6" w:rsidP="00551575">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682D3B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FICHE</w:t>
       </w:r>
       <w:r w:rsidR="00212F70" w:rsidRPr="00682D3B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> D’INSCRIPTION</w:t>
       </w:r>
       <w:r w:rsidR="00212F70" w:rsidRPr="00682D3B">
@@ -278,96 +367,96 @@
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="003D0D7E" w:rsidRPr="00682D3B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B51BAB" w:rsidRPr="00682D3B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>SAISON 20</w:t>
       </w:r>
       <w:r w:rsidR="0063283C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1C29">
+      <w:r w:rsidR="000E6D88">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B51BAB" w:rsidRPr="00682D3B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 20</w:t>
       </w:r>
       <w:r w:rsidR="00614200">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1C29">
+      <w:r w:rsidR="000E6D88">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5D8FFD" w14:textId="77777777" w:rsidR="00175E9F" w:rsidRPr="00F07929" w:rsidRDefault="00175E9F" w:rsidP="00B51BAB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59698AC4" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="00327C6B" w:rsidRDefault="006313D6" w:rsidP="00B51BAB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="59698AC4" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="00DD5350" w:rsidRDefault="006313D6" w:rsidP="00B51BAB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FD6156" w14:textId="32534BB4" w:rsidR="00B51BAB" w:rsidRDefault="00B51BAB" w:rsidP="00B51BAB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C6306C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2058,51 +2147,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0386A210" w14:textId="77777777" w:rsidR="003D0D7E" w:rsidRDefault="003D0D7E" w:rsidP="00425923">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F03E7D3" w14:textId="77777777" w:rsidR="00CA1A79" w:rsidRPr="00416CAC" w:rsidRDefault="00D17F56" w:rsidP="00B51BAB">
+    <w:p w14:paraId="5F03E7D3" w14:textId="114BC307" w:rsidR="00CA1A79" w:rsidRPr="00416CAC" w:rsidRDefault="00D17F56" w:rsidP="00B51BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1702C">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings 3" w:char="F05D"/>
       </w:r>
       <w:r w:rsidRPr="00D17F56">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA1A79" w:rsidRPr="00BE7A12">
@@ -2262,56 +2351,58 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B17FD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6418D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B17FD6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le règlement de la cotisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACEAB4" w14:textId="3C858AF1" w:rsidR="004405AB" w:rsidRDefault="004405AB" w:rsidP="00A6418D">
+    <w:p w14:paraId="68ACEAB4" w14:textId="222F2FCB" w:rsidR="004405AB" w:rsidRPr="002E2B9C" w:rsidRDefault="004405AB" w:rsidP="00C35005">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2323,70 +2414,122 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00A6418D" w:rsidRPr="00963789">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB7D8C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB7D8C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 à 64 ans : remplir un PPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7D8C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ligne (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="002E2B9C" w:rsidRPr="002E2B9C">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://malicence.fftt.com/login</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -2414,58 +2557,57 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6418D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Une photo d'identité (si première inscription)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB4DD06" w14:textId="3260EAA5" w:rsidR="00C770EF" w:rsidRDefault="004405AB" w:rsidP="001168C6">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="4CB4DD06" w14:textId="5DD99052" w:rsidR="00C770EF" w:rsidRDefault="004405AB" w:rsidP="001168C6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -2475,124 +2617,155 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00963789">
-[...67 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ de 65 ans : un certificat médical tous les 5 ans </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remplir un PPS* en ligne </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="002E2B9C" w:rsidRPr="002E2B9C">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://malicence.fftt.com/login</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518FFCA8" w14:textId="77777777" w:rsidR="00CA1A79" w:rsidRDefault="005A2058" w:rsidP="00416CAC">
+    <w:p w14:paraId="7B191FD0" w14:textId="0EB5570F" w:rsidR="00C35005" w:rsidRPr="00C35005" w:rsidRDefault="00C35005" w:rsidP="00C35005">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Parcours</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B9C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35005">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prévention Santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518FFCA8" w14:textId="77777777" w:rsidR="00CA1A79" w:rsidRDefault="005A2058" w:rsidP="00C35005">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>----------------------------------------------</w:t>
       </w:r>
       <w:r w:rsidR="00416CAC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-----------------------------------------------------</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3233,74 +3406,127 @@
         <w:t>commulable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B7DDC" w:rsidRPr="005B7DDC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D3BB04" w14:textId="79DB046E" w:rsidR="00FD7CA7" w:rsidRDefault="00A104FA" w:rsidP="00097105">
+    <w:p w14:paraId="62D3BB04" w14:textId="44A112A3" w:rsidR="00FD7CA7" w:rsidRDefault="00910271" w:rsidP="00097105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="27E34384">
-[...4 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="20" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3707B10B" wp14:editId="72125703">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4277995</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>206375</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2149475" cy="1367790"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="113" name="Image 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 113"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2149475" cy="1367790"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="00456BC8" w:rsidRPr="00FD7CA7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00FD7CA7" w:rsidRPr="00FD7CA7">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> cas d'inscription d</w:t>
       </w:r>
       <w:r w:rsidR="00414E57">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -3517,55 +3743,54 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> : 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>0% de réduction sont accordées si vous parrainez un nouveau licencié.</w:t>
       </w:r>
       <w:r w:rsidR="004A79FD" w:rsidRPr="004A79FD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D81C975" w14:textId="2425A542" w:rsidR="00097105" w:rsidRPr="00097105" w:rsidRDefault="00097105" w:rsidP="00097105">
+    <w:p w14:paraId="5D81C975" w14:textId="66E61395" w:rsidR="00097105" w:rsidRDefault="00097105" w:rsidP="00097105">
       <w:pPr>
         <w:ind w:left="390"/>
         <w:rPr>
-          <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097105">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nom de la personne parrainée</w:t>
       </w:r>
       <w:r w:rsidR="00546A3A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00097105">
         <w:rPr>
@@ -3580,51 +3805,170 @@
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55400">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
       <w:r w:rsidR="002D494A" w:rsidRPr="00E55400">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571A7BB9" w14:textId="4A6AAF7C" w:rsidR="00BF5772" w:rsidRDefault="00097105" w:rsidP="00CD66A8">
+    <w:p w14:paraId="1F624AB5" w14:textId="28FE4488" w:rsidR="00DD5350" w:rsidRPr="00DD5350" w:rsidRDefault="00DD5350" w:rsidP="000E6D88">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Juge arbitre / arbitre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="006E60C1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0% de réduction remboursé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux juges arbitres et arbitres </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745626AB" w14:textId="73B06BB2" w:rsidR="000E6D88" w:rsidRPr="00097105" w:rsidRDefault="00DD5350" w:rsidP="00DD5350">
+      <w:pPr>
+        <w:ind w:left="390"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD5350">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au moins une prestation faite dans la saison</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A7BB9" w14:textId="0A36C614" w:rsidR="00BF5772" w:rsidRDefault="00097105" w:rsidP="00CD66A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="385" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213D8B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Féminines</w:t>
@@ -3646,106 +3990,95 @@
           <w:color w:val="FF00FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n sont accordées à une licenci</w:t>
       </w:r>
       <w:r w:rsidR="00046F4A" w:rsidRPr="00213D8B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ée</w:t>
       </w:r>
       <w:r w:rsidRPr="00213D8B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> féminine.</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E094977" w14:textId="471832E3" w:rsidR="00BF5772" w:rsidRPr="00BC0F0E" w:rsidRDefault="00BF5772" w:rsidP="00BF5772">
       <w:pPr>
         <w:ind w:left="30"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2838"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00902F00" w14:paraId="0E512354" w14:textId="77777777" w:rsidTr="00F47F7E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35542B3B" w14:textId="569321A4" w:rsidR="00902F00" w:rsidRPr="00305616" w:rsidRDefault="00902F00" w:rsidP="009E0511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790B3778" w14:textId="77777777" w:rsidR="00902F00" w:rsidRPr="00305616" w:rsidRDefault="00902F00" w:rsidP="009E0511">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4226,51 +4559,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008619B9" w:rsidRPr="00A57C5C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902F00" w14:paraId="072AE9E0" w14:textId="77777777" w:rsidTr="00F47F7E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D229B1" w14:textId="7A64A798" w:rsidR="00902F00" w:rsidRPr="0063283C" w:rsidRDefault="00902F00" w:rsidP="008D5B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902F00">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Joueur licencié dans un autre club</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4339,116 +4671,106 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A8619E" w14:textId="77777777" w:rsidR="00902F00" w:rsidRPr="00305616" w:rsidRDefault="00902F00" w:rsidP="008D5B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A8ACAF7" w14:textId="77777777" w:rsidR="008619B9" w:rsidRPr="00436F9D" w:rsidRDefault="008619B9" w:rsidP="00902F00">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1F9618AF" w14:textId="5EB2EB87" w:rsidR="002A0EE8" w:rsidRDefault="00902F00" w:rsidP="008619B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902F00">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si vous choisissez la licence compétition, pensez à remplir le questionnaire au verso de la feuille !!!!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B263FF" w14:textId="77777777" w:rsidR="008619B9" w:rsidRPr="00436F9D" w:rsidRDefault="008619B9" w:rsidP="008619B9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="21"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1369"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1470"/>
+        <w:gridCol w:w="1471"/>
+        <w:gridCol w:w="1471"/>
+        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="1473"/>
+        <w:gridCol w:w="1472"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC251F" w14:paraId="4EF408FA" w14:textId="77777777" w:rsidTr="00F47F7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10236" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EBFCBA2" w14:textId="77777777" w:rsidR="00CC251F" w:rsidRPr="00B232D6" w:rsidRDefault="00CC251F" w:rsidP="00CC251F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B232D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CRITERIUM FEDERAL (En </w:t>
@@ -4750,59 +5072,50 @@
             <w:r w:rsidRPr="00B232D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B232D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B232D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52676C89" w14:textId="77777777" w:rsidR="002A0EE8" w:rsidRDefault="002A0EE8" w:rsidP="008C42CE">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3B64138E" w14:textId="77777777" w:rsidR="008619B9" w:rsidRPr="00721CFD" w:rsidRDefault="008619B9" w:rsidP="008C42CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10288" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1984"/>
@@ -5012,92 +5325,126 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D347791" w14:textId="77777777" w:rsidR="00A726B2" w:rsidRDefault="00A726B2" w:rsidP="00082411">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305616">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Short Club</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F598888" w14:textId="3F4EA276" w:rsidR="005C34FE" w:rsidRPr="005C34FE" w:rsidRDefault="005C34FE" w:rsidP="00082411">
+          <w:p w14:paraId="7F598888" w14:textId="66B11CF5" w:rsidR="005C34FE" w:rsidRPr="005C34FE" w:rsidRDefault="005C34FE" w:rsidP="00082411">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C34FE">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(3XS à 2 XL)</w:t>
+              <w:t xml:space="preserve">(3XS à </w:t>
+            </w:r>
+            <w:r w:rsidR="00A066F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C34FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D7B681" w14:textId="77777777" w:rsidR="00A726B2" w:rsidRPr="00305616" w:rsidRDefault="00A726B2" w:rsidP="00082411">
+          <w:p w14:paraId="28D7B681" w14:textId="7334B792" w:rsidR="00A726B2" w:rsidRPr="00305616" w:rsidRDefault="00A726B2" w:rsidP="00082411">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305616">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 €     </w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002528F7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305616">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €     </w:t>
             </w:r>
             <w:r w:rsidRPr="00305616">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00305616">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
@@ -5483,250 +5830,535 @@
       </w:r>
       <w:r w:rsidRPr="00543757">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>acceptés.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54206">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9827A1" w14:textId="77777777" w:rsidR="002F3F82" w:rsidRDefault="002F3F82" w:rsidP="00BF5772">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="273522C8" w14:textId="77777777" w:rsidR="00BF5772" w:rsidRPr="004B07F2" w:rsidRDefault="00000000" w:rsidP="00BF5772">
+    <w:p w14:paraId="273522C8" w14:textId="7B1AE802" w:rsidR="00BF5772" w:rsidRPr="004B07F2" w:rsidRDefault="00910271" w:rsidP="00BF5772">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="39B91579">
-[...57 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B91579" wp14:editId="11656D33">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4690745</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>15240</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1790065" cy="254000"/>
+                <wp:effectExtent l="11430" t="12065" r="8255" b="10160"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1826255739" name="Zone de texte 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1790065" cy="254000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="76807DA9" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="002E6A6B" w:rsidRDefault="002E6A6B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>TOTAL</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t> : .</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>…</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>..……</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>….</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>.€</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="39B91579" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:369.35pt;margin-top:1.2pt;width:140.95pt;height:20pt;z-index:5;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGw5JsGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3Vstuo6WrpUoS0&#10;LEgLH+A4TmLheMzYbbJ8PWOn7ZZF4oDowfJ0Jm/evHle3wydYQeFXoMt+Gwy5UxZCZW2TcG/fd29&#10;uebMB2ErYcCqgj8pz282r1+te5erObRgKoWMQKzPe1fwNgSXZ5mXreqEn4BTlpI1YCcChdhkFYqe&#10;0DuTzafTt1kPWDkEqbynf+/GJN8k/LpWMnyua68CMwUnbiGdmM4yntlmLfIGhWu1PNIQ/8CiE9pS&#10;0zPUnQiC7VH/AdVpieChDhMJXQZ1raVKM9A0s+mLaR5b4VSahcTx7iyT/3+w8uHw6L4gC8M7GGiB&#10;aQjv7kF+98zCthW2UbeI0LdKVNR4FiXLeufz46dRap/7CFL2n6CiJYt9gAQ01NhFVWhORui0gKez&#10;6GoITMaWVyva45IzSbn5cjGdpq1kIj997dCHDwo6Fi8FR1pqQheHex8iG5GfSmIzD0ZXO21MCrAp&#10;twbZQZABdumXBnhRZizrC75azpejAH+BIH4ngr916nQgJxvdFfw61hy9FWV7b6vksyC0Ge9E2dij&#10;jlG6UcQwlAMVRj1LqJ5IUYTRsfTC6NIC/uSsJ7cW3P/YC1ScmY+WtrKaLRbR3ilYLK/mFOBlprzM&#10;CCsJquCBs/G6DeOT2DvUTUudRh9YuKVN1jqJ/MzqyJscmbQ/vp5o+cs4VT2/8c0vAAAA//8DAFBL&#10;AwQUAAYACAAAACEApJ2xseEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;S7G7xpKUmEkRQdHSi6kUetsmYxKanQ3ZbRr/vdtTPb55j/e+yVaT6cRIg2stIzzOFQji0lYt1wjf&#10;27eHJQjnNVe6s0wIv+Rgld/eZDqt7Jm/aCx8LUIJu1QjNN73qZSubMhoN7c9cfB+7GC0D3KoZTXo&#10;cyg3nYyUiqXRLYeFRvf02lB5LE4GYf85HjeJ3W3X67iYfcj3YjPNWsT7u+nlGYSnyV/DcMEP6JAH&#10;poM9ceVEh5A8LZMQRYgWIC6+ilQM4oCwCBeZZ/L/B/kfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMbDkmwYAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKSdsbHhAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokecolor="red">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="76807DA9" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="002E6A6B" w:rsidRDefault="002E6A6B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>TOTAL</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t> : .</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>…</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>..……</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>….</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00DF094A" w:rsidRPr="002E6A6B">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>.€</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C841D96" w14:textId="77777777" w:rsidR="00DD04DC" w:rsidRDefault="00000000" w:rsidP="008C42CE">
+    <w:p w14:paraId="3C841D96" w14:textId="5DA763A7" w:rsidR="00DD04DC" w:rsidRDefault="00910271" w:rsidP="008C42CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:pict w14:anchorId="0C79A677">
-[...112 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C79A677" wp14:editId="474FDB93">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>174625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>40640</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2596515" cy="535940"/>
+                <wp:effectExtent l="10160" t="5715" r="12700" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="838251504" name="Text Box 35"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2596515" cy="535940"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4EFAF474" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRDefault="00DF094A" w:rsidP="00213D8B">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001523CF">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Règlement intérieur :</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Salle de TT ou internet)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C80ECA5" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="006C31FC" w:rsidRDefault="00DF094A" w:rsidP="00213D8B">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Je</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>reconnais avoir pris</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> connaissance </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>du</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00731207">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>règlement intérieur de la section Tennis de Table.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C79A677" id="Text Box 35" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:13.75pt;margin-top:3.2pt;width:204.45pt;height:42.2pt;z-index:2;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCElBGrGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z93GetyqdadjxxDS&#10;8Uc6+ABpmrYRaRycbO349Lhpbzcd8ILIQ2THzs/2z/bmpm8NOyr0GmzOF7M5Z8pKKLWtc/7t6/7V&#10;NWc+CFsKA1bl/KQ8v9m+fLHpXKaW0IApFTICsT7rXM6bEFyWJF42qhV+Bk5ZMlaArQikYp2UKDpC&#10;b02ynM+vkg6wdAhSeU+vd6ORbyN+VSkZPleVV4GZnFNuId4Y72K4k+1GZDUK12g5pSH+IYtWaEtB&#10;z1B3Igh2QP0bVKslgocqzCS0CVSVlirWQNUs5s+qeWiEU7EWIse7M03+/8HKT8cH9wVZ6N9CTw2M&#10;RXh3D/K7ZxZ2jbC1ukWErlGipMCLgbKkcz6bvg5U+8wPIEX3EUpqsjgEiEB9he3ACtXJCJ0acDqT&#10;rvrAJD0u0/VVukg5k2RLX6frVexKIrLH3w59eK+gZYOQc6SmRnRxvPdhyEZkjy5DMA9Gl3ttTFSw&#10;LnYG2VHQAOzjiQU8czOWdTlfp8t0JOCvEPN4/gTR6kCTbHSb8+uzk8gG2t7ZMs5ZENqMMqVs7MTj&#10;QN1IYuiLnulyInmgtYDyRMQijINLi0ZCA/iTs46GNuf+x0Gg4sx8sNSc9WJF7LEQlVX6ZkkKXlqK&#10;S4uwkqByHjgbxV0YN+PgUNcNRRrHwcItNbTSkeunrKb0aTBjC6YlGib/Uo9eT6u+/QUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPW12t/dAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1&#10;SFwQdWhDmoZsKoQEojcoCK5uvE0i4nWw3TT8Pe4JbjOa0cwr15PpxUjOd5YRbmYJCOLa6o4bhPe3&#10;x+schA+KteotE8IPeVhX52elKrQ98iuN29CIOMK+UAhtCEMhpa9bMsrP7EAcs711RoVoXSO1U8c4&#10;bno5T5JMGtVxfGjVQA8t1V/bg0HI0+fx028WLx91tu9X4Wo5Pn07xMuL6f4ORKAp/JXhhB/RoYpM&#10;O3tg7UWPMF/exiZCloKIcbo4iR3CKslBVqX8z1/9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAISUEasZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPW12t/dAAAABwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4EFAF474" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRDefault="00DF094A" w:rsidP="00213D8B">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001523CF">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Règlement intérieur :</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Salle de TT ou internet)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C80ECA5" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="006C31FC" w:rsidRDefault="00DF094A" w:rsidP="00213D8B">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Je</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>reconnais avoir pris</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> connaissance </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>du</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00731207">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>règlement intérieur de la section Tennis de Table.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="336FCF8C" w14:textId="77777777" w:rsidR="002A0D5E" w:rsidRDefault="00A54206" w:rsidP="008C42CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00621DED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6163,60 +6795,60 @@
       <w:r w:rsidRPr="00B44E7A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mention "lu et approuvé"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBC31EA" w14:textId="77777777" w:rsidR="000810B7" w:rsidRDefault="000810B7" w:rsidP="00264DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D69DD5" w14:textId="77777777" w:rsidR="00056C3E" w:rsidRDefault="00056C3E" w:rsidP="00056C3E">
+    <w:p w14:paraId="77D69DD5" w14:textId="77777777" w:rsidR="00056C3E" w:rsidRPr="00C35005" w:rsidRDefault="00056C3E" w:rsidP="00056C3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599F5E44" w14:textId="77777777" w:rsidR="008619B9" w:rsidRDefault="008619B9" w:rsidP="00264DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08633794" w14:textId="77777777" w:rsidR="008619B9" w:rsidRDefault="008619B9" w:rsidP="00264DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
@@ -6448,79 +7080,150 @@
       </w:r>
       <w:r w:rsidR="00721E01">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00721E01" w:rsidRPr="00416CAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF42AB" w:rsidRPr="00416CAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252FA871" w14:textId="03EDA815" w:rsidR="009A77A4" w:rsidRPr="00721CFD" w:rsidRDefault="00000000" w:rsidP="00EA2D5B">
+    <w:p w14:paraId="252FA871" w14:textId="5E72D087" w:rsidR="009A77A4" w:rsidRPr="00721CFD" w:rsidRDefault="00910271" w:rsidP="00EA2D5B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:pict w14:anchorId="31F3DF19">
-[...11 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F3DF19" wp14:editId="780B240C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6021705</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>130810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="429260" cy="300355"/>
+                <wp:effectExtent l="8890" t="8255" r="9525" b="5715"/>
+                <wp:wrapNone/>
+                <wp:docPr id="809514488" name="Text Box 84"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="429260" cy="300355"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C219F79" w14:textId="77777777" w:rsidR="00C04BE4" w:rsidRDefault="00C04BE4" w:rsidP="00C04BE4">
+                            <w:r>
+                              <w:t>1/2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="31F3DF19" id="Text Box 84" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:474.15pt;margin-top:10.3pt;width:33.8pt;height:23.65pt;z-index:15;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk7uqQGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxk64x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lp2l2exmmB4EUqUPykFxeD51hB4Veg634dJJzpqyEWttdxb9+2by6&#10;4swHYWthwKqKPyjPr1cvXyx7V6oCWjC1QkYg1pe9q3gbgiuzzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5MVeX6Z9YC1Q5DKe3q9HY18lfCbRsnwqWm8CsxUnHIL6cZ0b+OdrZai3KFwrZbHNMQ/ZNEJbSno&#10;CepWBMH2qH+D6rRE8NCEiYQug6bRUqUaqJpp/ks1961wKtVC5Hh3osn/P1j58XDvPiMLwxsYqIGp&#10;CO/uQH7zzMK6FXanbhChb5WoKfA0Upb1zpfHr5FqX/oIsu0/QE1NFvsACWhosIusUJ2M0KkBDyfS&#10;1RCYpMdZsSguySLJdJHnF/N5iiDKp88OfXinoGNRqDhSTxO4ONz5EJMR5ZNLjOXB6HqjjUkK7rZr&#10;g+wgqP+bdI7oP7kZy/qKL+bFfKz/rxB5On+C6HSgQTa6q/jVyUmUkbW3tk5jFoQ2o0wpG3ukMTI3&#10;chiG7cB0XfEiBoisbqF+IF4RxrmlPSOhBfzBWU8zW3H/fS9QcWbeW+rNYjqbxSFPymz+uiAFzy3b&#10;c4uwkqAqHjgbxXUYF2PvUO9aijROg4Ub6mejE9fPWR3Tp7lMLTjuUBz8cz15PW/66hEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHgY11jgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SGwQtfsgTUImFUICwQ4Kgq0bT5MIP4LtpuHvcVewHN2je89Um8loNpIPvbMI85kARrZxqrctwvvb&#10;w3UOLERpldTOEsIPBdjU52eVLJU72lcat7FlqcSGUiJ0MQ4l56HpyMgwcwPZlO2dNzKm07dceXlM&#10;5UbzhRAZN7K3aaGTA9131HxtDwYhXz2Nn+F5+fLRZHtdxKv1+PjtES8vprtbYJGm+AfDST+pQ52c&#10;du5gVWAaoVjly4QiLEQG7ASI+U0BbIeQrQvgdcX/v1D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACTu6pAZAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHgY11jgAAAACgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C219F79" w14:textId="77777777" w:rsidR="00C04BE4" w:rsidRDefault="00C04BE4" w:rsidP="00C04BE4">
+                      <w:r>
+                        <w:t>1/2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00416CAC" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00175E9F" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings 3" w:char="F05D"/>
       </w:r>
       <w:r w:rsidR="00175E9F" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6597,51 +7300,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">33 87 85                                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F09B"/>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005F3100">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>nicolasricher45@yahoo.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03550F38" w14:textId="77777777" w:rsidR="00436F9D" w:rsidRDefault="00436F9D" w:rsidP="00436F9D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6681,86 +7384,155 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">06 81 07 13 88                              </w:t>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F09B"/>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005F3100">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>florian.philippeau@hotmail.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61101E1A" w14:textId="0195149D" w:rsidR="00B656A7" w:rsidRDefault="00000000" w:rsidP="0045173F">
+    <w:p w14:paraId="61101E1A" w14:textId="1A9C12AB" w:rsidR="00B656A7" w:rsidRDefault="00910271" w:rsidP="0045173F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict w14:anchorId="73C2A0F0">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C2A0F0" wp14:editId="6987D24F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>17780</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6339840" cy="1442085"/>
+                <wp:effectExtent l="15240" t="15240" r="17145" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1201748705" name="Rectangle 51"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6339840" cy="1442085"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7E116FDD" id="Rectangle 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:7.25pt;width:499.2pt;height:113.55pt;z-index:6;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4kMp0BgIAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L07SpE2NOEWRrsOA&#10;rhvQ7QMYWbaFyaJGKXG6rx+lpGm23Yb5IIgm+Ug+Pi1v9r0VO03BoKvkZDSWQjuFtXFtJb99vX+3&#10;kCJEcDVYdLqSzzrIm9XbN8vBl3qKHdpak2AQF8rBV7KL0ZdFEVSnewgj9Nqxs0HqIbJJbVETDIze&#10;22I6Hl8WA1LtCZUOgf/eHZxylfGbRqv4uWmCjsJWknuL+aR8btJZrJZQtgS+M+rYBvxDFz0Yx0VP&#10;UHcQQWzJ/AXVG0UYsIkjhX2BTWOUzjPwNJPxH9M8deB1noXJCf5EU/h/sOpx9+S/UGo9+AdU34Nw&#10;uO7AtfqWCIdOQ83lJomoYvChPCUkI3Cq2AyfsObVwjZi5mDfUJ8AeTqxz1Q/n6jW+ygU/7y8uLhe&#10;zHgjin2T2Ww6XsxzDShf0j2F+EFjL9KlksS7zPCwewgxtQPlS0iq5vDeWJv3aZ0YKjldzK/mOSOg&#10;NXXy5jGp3awtiR0kSeTvWPi3sN5EFqY1fSUXpyAoEx/vXZ3LRDD2cOdWrDsSlDhJ8gvlButn5ofw&#10;oDp+JXzpkH5KMbDiKhl+bIG0FPajY46vmYYk0WzM5ldTNujcszn3gFMMVckoxeG6jgdZbz2ZtuNK&#10;kzy7w1veS2MyY69dHZtlVWUijy8gyfbczlGv73T1CwAA//8DAFBLAwQUAAYACAAAACEAt+P5vt4A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixp6QYqTadRiRNcVpCAW9aY&#10;tqJxqibbCk+PdxpH+/v1+3Oxnt0gDjiF3pOGZKFAIDXe9tRqeHt9urkHEaIhawZPqOEHA6zLy4vC&#10;5NYfaYuHOraCSyjkRkMX45hLGZoOnQkLPyIx+/KTM5HHqZV2Mkcud4NMlVpJZ3riC50Zseqw+a73&#10;TsN2+bj5/Li7fXe/6rnOqheXVkmq9fXVvHkAEXGO5zCc9FkdSnba+T3ZIAYNKYtHXmdLECesVJKC&#10;2DHIkhXIspD/Pyj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHiQynQGAgAA7wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfj+b7eAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" strokeweight="2.25pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="425FB5B2" w14:textId="77777777" w:rsidR="00435736" w:rsidRPr="00B232D6" w:rsidRDefault="00AA0735" w:rsidP="00BC0F0E">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B232D6">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:r w:rsidRPr="00B232D6">
         <w:rPr>
@@ -8085,458 +8857,1555 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE04D6F" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00F73DF8" w:rsidP="00701DB6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B078520" w14:textId="51031CC5" w:rsidR="00435736" w:rsidRDefault="00000000" w:rsidP="00435736">
+    <w:p w14:paraId="3B078520" w14:textId="58D555C2" w:rsidR="00435736" w:rsidRDefault="00910271" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="363ADE90">
-[...26 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="19" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363ADE90" wp14:editId="5130D12C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4985385</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>638810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1242060" cy="349250"/>
+                <wp:effectExtent l="1270" t="2540" r="4445" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="286401955" name="Text Box 93"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1242060" cy="349250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F7AE295" w14:textId="3A75B046" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>XS à 2XL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="363ADE90" id="Text Box 93" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:392.55pt;margin-top:50.3pt;width:97.8pt;height:27.5pt;z-index:19;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrWMnf9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JVJ20Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjvRXVgeBqydmd2eH6dhoMOyj0GmzFl4ucM2UlNNp2Ff/xfffm&#10;PWc+CNsIA1ZV/Kg8v928frUeXakK6ME0ChmBWF+OruJ9CK7MMi97NQi/AKcsJVvAQQQKscsaFCOh&#10;DyYr8vw6GwEbhyCV9/T3fk7yTcJvWyXD17b1KjBTceotpBXTWsc126xF2aFwvZanNsQ/dDEIbano&#10;GepeBMH2qP+CGrRE8NCGhYQhg7bVUiUOxGaZv2Dz2AunEhcSx7uzTP7/wcovh0f3DVmYPsBEA0wk&#10;vHsA+dMzC9te2E7dIcLYK9FQ4WWULBudL09Xo9S+9BGkHj9DQ0MW+wAJaGpxiKoQT0boNIDjWXQ1&#10;BSZjyWJV5NeUkpR7u7oprtJUMlE+3Xbow0cFA4ubiiMNNaGLw4MPsRtRPh2JxTwY3ey0MSnArt4a&#10;ZAdBBtilLxF4cczYeNhCvDYjxj+JZmQ2cwxTPTHdUJcRIrKuoTkSb4TZV/QOaNMD/uZsJE9V3P/a&#10;C1ScmU+WtLtZrlbRhClYXb0rKMDLTH2ZEVYSVMUDZ/N2G2bj7h3qrqdK87Qs3JHerU5SPHd1ap98&#10;kxQ6eTwa8zJOp55f4uYPAAAA//8DAFBLAwQUAAYACAAAACEAM3fQz90AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyP206DQBCG7018h82YeGPsUiOHIkujJhpve3iAAaZAZGcJuy307R2v9HLm//If&#10;iu1iB3WhyfeODaxXESji2jU9twaOh4/HDJQPyA0OjsnAlTxsy9ubAvPGzbyjyz60SkzY52igC2HM&#10;tfZ1Rxb9yo3Eop3cZDHIObW6mXAWczvopyhKtMWeJaHDkd47qr/3Z2vg9DU/xJu5+gzHdPecvGGf&#10;Vu5qzP3d8voCKtAS/mD4rS/VoZROlTtz49VgIM3itaAiSAwoITZZlIKq5BPHCeiy0P83lD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq1jJ3/cBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM3fQz90AAAALAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F7AE295" w14:textId="3A75B046" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>XS à 2XL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="134A84AB">
-[...21 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="134A84AB" wp14:editId="56021A47">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2818130</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2620645</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="646430" cy="345440"/>
+                <wp:effectExtent l="0" t="3175" r="0" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1895243620" name="Text Box 56"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="646430" cy="345440"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="14B754FB" w14:textId="6BB24390" w:rsidR="00DF094A" w:rsidRPr="007A5720" w:rsidRDefault="00DF094A" w:rsidP="0094238B">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A5720">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00955EA0">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007A5720">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="134A84AB" id="Text Box 56" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:221.9pt;margin-top:206.35pt;width:50.9pt;height:27.2pt;z-index:8;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/Saed/AEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TdbIGo6Wrpqghp&#10;uUgLH+A4TmLheMzYbVK+nrHTbavlDZEHy+NxzpxzZry+G3vDDgq9BlvyxWzOmbISam3bkv/4vnvz&#10;jjMfhK2FAatKflSe321ev1oPrlBL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZbzuerbACsHYJU3tPpw5Tkm4TfNEqGr03jVWCm5MQtpBXTWsU126xF0aJwnZYnGuIfWPRCWyp6&#10;hnoQQbA96r+gei0RPDRhJqHPoGm0VEkDqVnMX6h56oRTSQuZ493ZJv//YOWXw5P7hiyMH2CkBiYR&#10;3j2C/OmZhW0nbKvuvSMjY/ZyhAhDp0RNXBbRxWxwvjihRfd94SNuNXyGmvou9gES9thgH40i6YwK&#10;Uk+O5z6oMTBJh6t8ld9QRlLqJr/N89SnTBTPPzv04aOCnsVNyZHYJXBxePQhkhHF85VYy4PR9U4b&#10;kwJsq61BdhA0Erv0Jf4vrhkbL1uIv02I8SSpjMImiWGsRqbrkucRIoquoD6SbIRp0uhl0KYD/M3Z&#10;QFNWcv9rL1BxZj5Zsu79IopjIQX57dslBXidqa4zwkqCKnngbNpuwzTKe4e67ajS1D8L92R3o5MV&#10;F1Yn+jRJyaHT1MdRvY7Trcvb3PwBAAD//wMAUEsDBBQABgAIAAAAIQBKLEKv4AAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVS8tOGOBUggbi29AE28TaJiO0odpv07VlO&#10;cNudHc18W+4WM4gLTb53VkG8ikCQbZzubavg+PX+uAHhA1qNg7Ok4EoedtXtTYmFdrPd0+UQWsEh&#10;1heooAthLKT0TUcG/cqNZPl2cpPBwOvUSj3hzOFmkOsoyqTB3nJDhyO9ddR8H85Gwelzfki3c/0R&#10;jvk+yV6xz2t3Ver+bnl5BhFoCX9m+MVndKiYqXZnq70YFCTJE6MHHuJ1DoIdaZJmIGpWsjwGWZXy&#10;/w/VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/Saed/AEAAOMDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKLEKv4AAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="14B754FB" w14:textId="6BB24390" w:rsidR="00DF094A" w:rsidRPr="007A5720" w:rsidRDefault="00DF094A" w:rsidP="0094238B">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A5720">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00955EA0">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007A5720">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> €</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="363ADE90">
-[...26 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="18" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363ADE90" wp14:editId="18DDAEA3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2527935</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2271395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1242060" cy="349250"/>
+                <wp:effectExtent l="1270" t="0" r="4445" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2137885520" name="Text Box 92"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1242060" cy="349250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="21DC8CF8" w14:textId="49320429" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">3XS à </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00955EA0">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>XL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="363ADE90" id="Text Box 92" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:199.05pt;margin-top:178.85pt;width:97.8pt;height:27.5pt;z-index:18;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo9WXY9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JVO20Ey0HqwEWB&#10;9AGk+QCKoiSiFJdd0pbcr++SchwjvQXVgeBqydmd2eH6ZuwNOyj0GmzJF7M5Z8pKqLVtS/74c/fu&#10;I2c+CFsLA1aV/Kg8v9m8fbMeXKFy6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9ybL5/OrbACsHYJU3tPfuynJNwm/aZQM35vGq8BMyam3kFZMaxXXbLMWRYvCdVqe2hCv6KIX2lLR&#10;M9SdCILtUf8D1WuJ4KEJMwl9Bk2jpUociM1i/oLNQyecSlxIHO/OMvn/Byu/HR7cD2Rh/AQjDTCR&#10;8O4e5C/PLGw7YVt1iwhDp0RNhRdRsmxwvjhdjVL7wkeQavgKNQ1Z7AMkoLHBPqpCPBmh0wCOZ9HV&#10;GJiMJfNlPr+ilKTc++V1vkpTyUTxdNuhD58V9CxuSo401IQuDvc+xG5E8XQkFvNgdL3TxqQA22pr&#10;kB0EGWCXvkTgxTFj42EL8dqEGP8kmpHZxDGM1ch0XfJVhIisK6iPxBth8hW9A9p0gH84G8hTJfe/&#10;9wIVZ+aLJe2uF8tlNGEKlqsPOQV4makuM8JKgip54GzabsNk3L1D3XZUaZqWhVvSu9FJiueuTu2T&#10;b5JCJ49HY17G6dTzS9z8BQAA//8DAFBLAwQUAAYACAAAACEA0gnGTt8AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi70JZuQZZGTTReW/sAA2yByM4Sdlvo2zue7O2fzJd/&#10;vsl3s+3FxYy+c6QhXkQgDFWu7qjRcPz+eN6C8AGpxt6R0XA1HnbF/V2OWe0m2pvLITSCS8hnqKEN&#10;Ycik9FVrLPqFGwzx7uRGi4HHsZH1iBOX214uo2gjLXbEF1oczHtrqp/D2Wo4fU1PSTqVn+Go9uvN&#10;G3aqdFetHx/m1xcQwczhH4Y/fVaHgp1Kd6bai17DKt3GjHJIlALBRJKuOJQa1vFSgSxyeftD8QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo9WXY9wEAANEDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSCcZO3wAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="21DC8CF8" w14:textId="49320429" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">3XS à </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00955EA0">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>XL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="363ADE90">
-[...77 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="17" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363ADE90" wp14:editId="3056DE57">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>145415</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2271395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="711200" cy="749300"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="827862407" name="Text Box 91"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="711200" cy="749300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="472F9C0C" w14:textId="0882434B" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">3XS </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="13626B7A" w14:textId="41C1E9B5" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>à</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3BF63125" w14:textId="51801EB1" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00955EA0" w:rsidP="00387705">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00387705" w:rsidRPr="00387705">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>XL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="363ADE90" id="Text Box 91" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:11.45pt;margin-top:178.85pt;width:56pt;height:59pt;z-index:17;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTwe8R9QEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOsmY14hRdigwD&#10;ugvQ9QNkWbaFyaJGKbGzrx8lp2m2vRXzg0CK1CHPIb2+GXvDDgq9BlvyfDbnTFkJtbZtyR+/7968&#10;58wHYWthwKqSH5XnN5vXr9aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLwQawF4FcbLMaxUDo&#10;vckW8/lVNgDWDkEq7+n2bgryTcJvGiXD16bxKjBTcuotpBPTWcUz26xF0aJwnZanNsQLuuiFtlT0&#10;DHUngmB71P9A9VoieGjCTEKfQdNoqRIHYpPP/2Lz0AmnEhcSx7uzTP7/wcovhwf3DVkYP8BIA0wk&#10;vLsH+cMzC9tO2FbdIsLQKVFT4TxKlg3OF6enUWpf+AhSDZ+hpiGLfYAENDbYR1WIJyN0GsDxLLoa&#10;A5N0ucpzGiRnkkKr5fVbsmMFUTw9dujDRwU9i0bJkWaawMXh3ocp9Skl1vJgdL3TxiQH22prkB0E&#10;zX+XvhP6H2nGxmQL8dmEGG8Sy0hsohjGamS6LvlVhIikK6iPRBthWiv6DcjoAH9xNtBKldz/3AtU&#10;nJlPlqS7zpfLuIPJWb5bLcjBy0h1GRFWElTJA2eTuQ3T3u4d6rajStOwLNyS3I1OUjx3dWqf1iaJ&#10;eVrxuJeXfsp6/hE3vwEAAP//AwBQSwMEFAAGAAgAAAAhAPgM16/eAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYu0ih21KWRk00Xlv7AANMgcjOEnZb6Nu7PelxZr788/35&#10;bja9uNDoOssaXhYRCOLK1h03Go7fH89rEM4j19hbJg1XcrAr7u9yzGo78Z4uB9+IEMIuQw2t90Mm&#10;pataMugWdiAOt5MdDfowjo2sR5xCuOllHEUrabDj8KHFgd5bqn4OZ6Ph9DU9pZup/PRHtU9Wb9ip&#10;0l61fnyYX7cgPM3+D4abflCHIjiV9sy1E72GON4EUsMyVQrEDVgmYVNqSFSqQBa5/F+h+AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTwe8R9QEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4DNev3gAAAAoBAAAPAAAAAAAAAAAAAAAAAE8E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="472F9C0C" w14:textId="0882434B" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">3XS </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="13626B7A" w14:textId="41C1E9B5" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00387705" w:rsidP="00387705">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>à</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3BF63125" w14:textId="51801EB1" w:rsidR="00387705" w:rsidRPr="00387705" w:rsidRDefault="00955EA0" w:rsidP="00387705">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00387705" w:rsidRPr="00387705">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>XL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="16855086">
-[...33 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16855086" wp14:editId="360BA22C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>730885</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3020695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1078230" cy="335915"/>
+                <wp:effectExtent l="4445" t="3175" r="3175" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="500572307" name="Text Box 41"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1078230" cy="335915"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="60AA1D1C" w14:textId="300520A4" w:rsidR="00DF094A" w:rsidRPr="007A5720" w:rsidRDefault="00DA1C29" w:rsidP="00C252C9">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>30</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DF094A" w:rsidRPr="007A5720">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> €</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00387705">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="16855086" id="Text Box 41" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:57.55pt;margin-top:237.85pt;width:84.9pt;height:26.45pt;z-index:7;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtGg7n/QEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/TK7kZNV0tXRUjL&#10;RVr4AMdxEgvHY8Zuk/L1jJ1uW+ANkQfL43HOnHNmvL4fOsMOCr0GW/DZZMqZshIqbZuCf/u6e3PL&#10;mQ/CVsKAVQU/Ks/vN69frXuXqzm0YCqFjECsz3tX8DYEl2eZl63qhJ+AU5aSNWAnAoXYZBWKntA7&#10;k82n07dZD1g5BKm8p9PHMck3Cb+ulQyf69qrwEzBiVtIK6a1jGu2WYu8QeFaLU80xD+w6IS2VPQM&#10;9SiCYHvUf0F1WiJ4qMNEQpdBXWupkgZSM5v+oea5FU4lLWSOd2eb/P+DlZ8Oz+4LsjC8g4EamER4&#10;9wTyu2cWtq2wjXrwjoyM2csRIvStEhVxmUUXs975/IQW3fe5j7hl/xEq6rvYB0jYQ41dNIqkMypI&#10;PTme+6CGwGRkMb25nS8oJSm3WKzuZqtUQuQvfzv04b2CjsVNwZHoJXRxePIhshH5y5VYzIPR1U4b&#10;kwJsyq1BdhA0E7v0ndB/u2ZsvGwh/jYixpMkMyobNYahHJiuCn4TIaLqEqoj6UYYR42eBm1awJ+c&#10;9TRmBfc/9gIVZ+aDJe/uZstlnMsULFc3cwrwOlNeZ4SVBFXwwNm43YZxlvcOddNSpbGBFh7I71on&#10;Ky6sTvRplJJDp7GPs3odp1uXx7n5BQAA//8DAFBLAwQUAAYACAAAACEA7w8T8t8AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy06EQBBF9yb+Q6dM3BingfAapJmoicbtPD6ggRog0tWE7hmYv7dc&#10;6fKmTu49Ve5WM4orzm6wpCDcBCCQGtsO1Ck4HT+ecxDOa2r1aAkV3NDBrrq/K3XR2oX2eD34TnAJ&#10;uUIr6L2fCild06PRbmMnJL6d7Wy05zh3sp31wuVmlFEQpNLogXih1xO+99h8Hy5GwflreUq2S/3p&#10;T9k+Tt/0kNX2ptTjw/r6AsLj6v9g+NVndajYqbYXap0YOYdJyKiCOEsyEExEebwFUStIojwFWZXy&#10;/w/VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtGg7n/QEAAOQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvDxPy3wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="60AA1D1C" w14:textId="300520A4" w:rsidR="00DF094A" w:rsidRPr="007A5720" w:rsidRDefault="00DA1C29" w:rsidP="00C252C9">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>30</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DF094A" w:rsidRPr="007A5720">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> €</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00387705">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="0CA515BF">
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CA515BF" wp14:editId="621B1DD7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>43815</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>514350</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1946910" cy="1656080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="77" name="Image 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 77"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1946910" cy="1656080"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="343FEBEC">
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="14" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="343FEBEC" wp14:editId="5AE03F4A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>555625</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1465580</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1972310" cy="1656080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="78" name="Image 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 78"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1972310" cy="1656080"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="2CD055FC">
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CD055FC" wp14:editId="7B11C6DC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2413000</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>890905</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1440180" cy="1440180"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="64" name="Image 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 64"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1440180" cy="1440180"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="4F7F716C">
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="11" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7F716C" wp14:editId="6CF4926E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3464560</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>520065</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2400935" cy="1800225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="73" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 73"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2400935" cy="1800225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="672F2402">
-[...26 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672F2402" wp14:editId="5CA6B211">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4733925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2992755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="661670" cy="377825"/>
+                <wp:effectExtent l="0" t="3810" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="964056885" name="Text Box 70"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="661670" cy="377825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3C7EB1DC" w14:textId="7B08D4FA" w:rsidR="001E523F" w:rsidRPr="001E523F" w:rsidRDefault="00DA1C29" w:rsidP="001E523F">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>40</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001E523F" w:rsidRPr="001E523F">
+                              <w:rPr>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="672F2402" id="Text Box 70" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:372.75pt;margin-top:235.65pt;width:52.1pt;height:29.75pt;z-index:10;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwU0EM5AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3ptiVqulp2tQhp&#10;WZAWPsBx7MQi8Zix26R8PWOn2y1wQ1wsz4zz5r03k+312HfsoNAbsCXPZ3POlJVQG9uU/NvX+zcb&#10;znwQthYdWFXyo/L8evf61XZwhVpAC12tkBGI9cXgSt6G4Ios87JVvfAzcMpSUQP2IlCITVajGAi9&#10;77LFfL7KBsDaIUjlPWXvpiLfJXytlQyftfYqsK7kxC2kE9NZxTPbbUXRoHCtkSca4h9Y9MJYanqG&#10;uhNBsD2av6B6IxE86DCT0GegtZEqaSA1+fwPNU+tcCppIXO8O9vk/x+sfDw8uS/IwvgeRhpgEuHd&#10;A8jvnlm4bYVt1A0iDK0SNTXOo2XZ4Hxx+jRa7QsfQarhE9Q0ZLEPkIBGjX10hXQyQqcBHM+mqzEw&#10;ScnVKl+tqSKp9Ha93iyuUgdRPH/s0IcPCnoWLyVHmmkCF4cHHyIZUTw/ib0s3JuuS3Pt7G8Jehgz&#10;iXzkOzEPYzUyU5d8E/tGLRXUR1KDMG0LbTddWsCfnA20KSX3P/YCFWfdR0uOvMuXy7haKVherRcU&#10;4GWluqwIKwmq5IGz6XobpnXcOzRNS52mGVi4IRe1SQpfWJ3o0zYk4afNjet2GadXL//X7hcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB/RnAe3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqF2akDRkUyEQVxAFKvXmxtskIl5HsduEv8ec4Liap5m35Wa2vTjT6DvHCMuFAkFcO9Nx&#10;g/Dx/nyTg/BBs9G9Y0L4Jg+b6vKi1IVxE7/ReRsaEUvYFxqhDWEopPR1S1b7hRuIY3Z0o9UhnmMj&#10;zainWG57eavUnbS647jQ6oEeW6q/tieL8Ply3O8S9do82XSY3Kwk27VEvL6aH+5BBJrDHwy/+lEd&#10;quh0cCc2XvQIWZKmEUVIsuUKRCTyZJ2BOCCkK5WDrEr5/4fqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALBTQQzkAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAH9GcB7fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C7EB1DC" w14:textId="7B08D4FA" w:rsidR="001E523F" w:rsidRPr="001E523F" w:rsidRDefault="00DA1C29" w:rsidP="001E523F">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>40</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001E523F" w:rsidRPr="001E523F">
+                        <w:rPr>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> €</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="136ED875">
-[...7 lines deleted...]
-          <w:b/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="12" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="136ED875" wp14:editId="2BA7E507">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4236085</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1265555</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2401570" cy="1800225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="74" name="Image 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 74"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2401570" cy="1800225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:r>
-      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="346373D8" wp14:editId="64D291BC">
+                <wp:extent cx="6313805" cy="3378200"/>
+                <wp:effectExtent l="26035" t="30480" r="32385" b="29845"/>
+                <wp:docPr id="225876381" name="Text Box 117"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6313805" cy="3378200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="50800">
+                          <a:solidFill>
+                            <a:srgbClr val="CC3300"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D082BD3" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="009C095F" w:rsidRDefault="00DF094A" w:rsidP="007A5720">
+                            <w:pPr>
+                              <w:pStyle w:val="Titre9"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009C095F">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>EQUIPEMENT CLUB</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D861265" w14:textId="77777777" w:rsidR="00EB7ECC" w:rsidRPr="009C095F" w:rsidRDefault="00EB7ECC" w:rsidP="00EB7ECC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="CC3300"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009C095F">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="CC3300"/>
+                              </w:rPr>
+                              <w:t>Tee-shirt obligatoire pour les licences compétition</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2A9F" w:rsidRPr="009C095F">
+                              <w:rPr>
+                                <w:i/>
+                                <w:color w:val="CC3300"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="346373D8" id="Text Box 117" o:spid="_x0000_s1035" type="#_x0000_t202" style="width:497.15pt;height:266pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1VdARJgIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtiJkzY14hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7rx8lu0m6AXsYpgdBFKXDw0Nyczt0ihyFdRJ0QeezlBKhOVRSNwX99nX/&#10;Zk2J80xXTIEWBX0Sjt5uX7/a9CYXC2hBVcISBNEu701BW+9NniSOt6JjbgZGaHTWYDvm0bRNUlnW&#10;I3qnkkWaXiU92MpY4MI5vL0fnXQb8etacP+5rp3wRBUUufm427iXYU+2G5Y3lplW8okG+wcWHZMa&#10;g56g7pln5GDlH1Cd5BYc1H7GoUugriUXMQfMZp7+ls1jy4yIuaA4zpxkcv8Pln86PpovlvjhLQxY&#10;wJiEMw/AvzuiYdcy3Yg7Z1DI4D1fWQt9K1iFXOZBxaQ3Lp/QgvoudwG37D9ChXVnBw8Re6htF4TC&#10;1AkGxJo8neogBk84Xl5l82ydrijh6Muy6zVWOsZg+fN3Y51/L6Aj4VBQi/wiPDs+OB/osPz5SYjm&#10;QMlqL5WKhm3KnbLkyLAp9nFN6C+eKU36gq7SNQb/O8Zul2Unhi8wOumxvZXsCoowuMaGC8K901Vs&#10;Ps+kGs/IWelJySDeKKMfyoHIqqA34W8QtoTqCaW1MHYzTh8eWrA/KemxkwvqfhyYFZSoDxrLczNf&#10;LkPrR2O5ul6gYS895aWHaY5QBfWUjMedH8flYKxsWow09oiGOyxpLaPYZ1YTfezWWINpssI4XNrx&#10;1Xn+t78AAAD//wMAUEsDBBQABgAIAAAAIQAZWGkw3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9PS8NAEMXvgt9hGcFLaDf2H23MpojQsxhF6G2SHZNgdjbubtPYT+/qRS8Dj/d47zf5fjK9GMn5&#10;zrKCu3kKgri2uuNGwevLYbYF4QOyxt4yKfgiD/vi+irHTNszP9NYhkbEEvYZKmhDGDIpfd2SQT+3&#10;A3H03q0zGKJ0jdQOz7Hc9HKRphtpsOO40OJAjy3VH+XJKBjXn6tjfRmS8vL2lNiDS7abKlHq9mZ6&#10;uAcRaAp/YfjBj+hQRKbKnlh70SuIj4TfG73dbrUEUSlYLxcpyCKX/+mLbwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQB1VdARJgIAAEcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAZWGkw3QAAAAUBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" strokecolor="#c30" strokeweight="4pt">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D082BD3" w14:textId="77777777" w:rsidR="00DF094A" w:rsidRPr="009C095F" w:rsidRDefault="00DF094A" w:rsidP="007A5720">
+                      <w:pPr>
+                        <w:pStyle w:val="Titre9"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009C095F">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>EQUIPEMENT CLUB</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D861265" w14:textId="77777777" w:rsidR="00EB7ECC" w:rsidRPr="009C095F" w:rsidRDefault="00EB7ECC" w:rsidP="00EB7ECC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="CC3300"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009C095F">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="CC3300"/>
+                        </w:rPr>
+                        <w:t>Tee-shirt obligatoire pour les licences compétition</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004A2A9F" w:rsidRPr="009C095F">
+                        <w:rPr>
+                          <w:i/>
+                          <w:color w:val="CC3300"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8AE263" w14:textId="202B9251" w:rsidR="00435736" w:rsidRDefault="00910271" w:rsidP="00435736">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:pict w14:anchorId="346373D8">
-[...45 lines deleted...]
-        </w:pict>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="21" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16114B4B" wp14:editId="1008CDD1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>21590</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5255260" cy="4427855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="116" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 116"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5255260" cy="4427855"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8AE263" w14:textId="3E5A8D11" w:rsidR="00435736" w:rsidRDefault="00362C70" w:rsidP="00435736">
-[...20 lines deleted...]
-    <w:p w14:paraId="2D1BA790" w14:textId="3F29B6E7" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
+    <w:p w14:paraId="2D1BA790" w14:textId="4A3F3174" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F8109D" w14:textId="68BDA4CA" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA20D94" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8662,53 +10531,52 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5414C0" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17ACE2FE" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8CEA8F" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00F55D85">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5E8CEA8F" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00B3799C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0F6A4E" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D6E23ED" w14:textId="77777777" w:rsidR="00435736" w:rsidRDefault="00435736" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
@@ -8793,80 +10661,151 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FFDE47" w14:textId="77777777" w:rsidR="004C21EF" w:rsidRDefault="004C21EF" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CFF1D0A" w14:textId="77777777" w:rsidR="004C21EF" w:rsidRDefault="004C21EF" w:rsidP="00435736">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2209DAE8" w14:textId="77777777" w:rsidR="004C21EF" w:rsidRPr="00721CFD" w:rsidRDefault="00000000" w:rsidP="004C21EF">
+    <w:p w14:paraId="2209DAE8" w14:textId="56FD50BF" w:rsidR="004C21EF" w:rsidRPr="00721CFD" w:rsidRDefault="00910271" w:rsidP="004C21EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="0A4E3CD5">
-[...11 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="16" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A4E3CD5" wp14:editId="08E51257">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6047105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>135890</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="429260" cy="300355"/>
+                <wp:effectExtent l="5715" t="7620" r="12700" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="142280275" name="Text Box 85"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="429260" cy="300355"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="75C2E43C" w14:textId="77777777" w:rsidR="00C04BE4" w:rsidRDefault="00C04BE4" w:rsidP="00C04BE4">
+                            <w:r>
+                              <w:t>2/2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A4E3CD5" id="Text Box 85" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:476.15pt;margin-top:10.7pt;width:33.8pt;height:23.65pt;z-index:16;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmRA5jGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk64x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exmmB0EUpUPy8HB13beGHRV6Dbbk00nOmbISKm33Jf/6Zfvq&#10;ijMfhK2EAatK/qA8v16/fLHqXKFm0ICpFDICsb7oXMmbEFyRZV42qhV+Ak5ZctaArQhk4j6rUHSE&#10;3ppslueXWQdYOQSpvKfb28HJ1wm/rpUMn+raq8BMySm3kHZM+y7u2Xolij0K12g5piH+IYtWaEtB&#10;T1C3Igh2QP0bVKslgoc6TCS0GdS1lirVQNVM81+quW+EU6kWIse7E03+/8HKj8d79xlZ6N9ATw1M&#10;RXh3B/KbZxY2jbB7dYMIXaNERYGnkbKsc74Yv0aqfeEjyK77ABU1WRwCJKC+xjayQnUyQqcGPJxI&#10;V31gki7ns+XskjySXBd5frFYpAiiePrs0Id3CloWDyVH6mkCF8c7H2Iyonh6EmN5MLraamOSgfvd&#10;xiA7Cur/Nq0R/adnxrKu5MvFbDHU/1eIPK0/QbQ6kJCNbkt+dXokisjaW1slmQWhzXCmlI0daYzM&#10;DRyGftczXRHHSZeR1h1UD0QswiBcGjQ6NIA/OOtItCX33w8CFWfmvaXmLKfzeVR5MuaL1zMy8Nyz&#10;O/cIKwmq5IGz4bgJw2QcHOp9Q5EGOVi4oYbWOpH9nNWYPwkz9WAcoqj8czu9eh719SMAAAD//wMA&#10;UEsDBBQABgAIAAAAIQCXWxAy4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHWSljQJcSqEBIIbFARXN94mEfY62G4a/h73BMfVPM28rTez0WxC5wdLAtJFAgyptWqgTsD7&#10;28N1AcwHSUpqSyjgBz1smvOzWlbKHukVp23oWCwhX0kBfQhjxblvezTSL+yIFLO9dUaGeLqOKyeP&#10;sdxoniVJzo0cKC70csT7Htuv7cEIKFZP06d/Xr58tPlel+FqPT1+OyEuL+a7W2AB5/AHw0k/qkMT&#10;nXb2QMozLaC8yZYRFZClK2AnIEnLEthOQF6sgTc1//9C8wsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDmRA5jGgIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCXWxAy4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="75C2E43C" w14:textId="77777777" w:rsidR="00C04BE4" w:rsidRDefault="00C04BE4" w:rsidP="00C04BE4">
+                      <w:r>
+                        <w:t>2/2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004C21EF" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings 3" w:char="F05D"/>
       </w:r>
       <w:r w:rsidR="004C21EF" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C21EF" w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8956,51 +10895,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F09B"/>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="005F3100">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>nicolasricher45@yahoo.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F49EBEC" w14:textId="77777777" w:rsidR="004C21EF" w:rsidRDefault="004C21EF" w:rsidP="004C21EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9050,101 +10989,101 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F09B"/>
       </w:r>
       <w:r w:rsidRPr="00721CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="005F3100">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>florian.philippeau@hotmail.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="004C21EF" w:rsidSect="00695CC3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
@@ -9152,50 +11091,276 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08BB2FA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="649C39BA"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2C447B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F94C7136"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EAF3175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41387888"/>
     <w:lvl w:ilvl="0" w:tplc="EAB24A0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -9240,51 +11405,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDB4B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E03033CE"/>
     <w:lvl w:ilvl="0" w:tplc="69E4D506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -9329,51 +11494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31BB1DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEFCCDB8"/>
     <w:lvl w:ilvl="0" w:tplc="3C88AFC0">
       <w:start w:val="56"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9442,51 +11607,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A511FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF4CCA62"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9555,73 +11720,73 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45D01281"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="30B4B3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1- "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1699" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505A41C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E94C064"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9690,51 +11855,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56CB6B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2EC2E14"/>
     <w:lvl w:ilvl="0" w:tplc="60787004">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2535"/>
         </w:tabs>
         <w:ind w:left="2535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9830,51 +11995,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7575"/>
         </w:tabs>
         <w:ind w:left="7575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8295"/>
         </w:tabs>
         <w:ind w:left="8295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E4C46FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F904EC0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9943,73 +12108,73 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA90391"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DC0C3C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1- "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1699" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CE71971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="619AF0A2"/>
     <w:lvl w:ilvl="0" w:tplc="36A83E7A">
       <w:start w:val="93"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10079,288 +12244,290 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="165285711">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1629041810">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="156969023">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="%1- "/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1699" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1559242786">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="749231667">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="49697548">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="676275934">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="3"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="%1- "/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1699" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1287930125">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1814059185">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1921017337">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1921017337">
+  <w:num w:numId="11" w16cid:durableId="491068121">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1026447268">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="491068121">
+  <w:num w:numId="13" w16cid:durableId="1045059151">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2031493321">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1026447268">
+  <w:num w:numId="15" w16cid:durableId="1701584792">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1045059151">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="16" w16cid:durableId="1380089103">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2031493321">
+  <w:num w:numId="17" w16cid:durableId="328413778">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA73CA"/>
+    <w:rsid w:val="00006C02"/>
     <w:rsid w:val="00012BCF"/>
     <w:rsid w:val="000300AC"/>
     <w:rsid w:val="00031D8F"/>
     <w:rsid w:val="00033BF1"/>
     <w:rsid w:val="00046F4A"/>
     <w:rsid w:val="00047494"/>
     <w:rsid w:val="00054735"/>
     <w:rsid w:val="00056C3E"/>
     <w:rsid w:val="000645FF"/>
     <w:rsid w:val="00064F9F"/>
     <w:rsid w:val="00076E09"/>
     <w:rsid w:val="00077BA0"/>
     <w:rsid w:val="000810B7"/>
     <w:rsid w:val="00082411"/>
     <w:rsid w:val="0009129E"/>
     <w:rsid w:val="00096392"/>
     <w:rsid w:val="00097105"/>
     <w:rsid w:val="00097DDC"/>
     <w:rsid w:val="000A3A9B"/>
     <w:rsid w:val="000A64ED"/>
     <w:rsid w:val="000C15E9"/>
     <w:rsid w:val="000D0C9E"/>
     <w:rsid w:val="000D0CD0"/>
     <w:rsid w:val="000D2640"/>
     <w:rsid w:val="000D3B98"/>
+    <w:rsid w:val="000E6D88"/>
     <w:rsid w:val="000E7787"/>
     <w:rsid w:val="000F0558"/>
     <w:rsid w:val="00110EDF"/>
     <w:rsid w:val="0011254B"/>
     <w:rsid w:val="001168C6"/>
     <w:rsid w:val="00116FC2"/>
     <w:rsid w:val="00132A08"/>
     <w:rsid w:val="00137C69"/>
     <w:rsid w:val="001523CF"/>
     <w:rsid w:val="00161319"/>
     <w:rsid w:val="001650D1"/>
     <w:rsid w:val="00165D18"/>
     <w:rsid w:val="00165F36"/>
     <w:rsid w:val="00175E9F"/>
     <w:rsid w:val="00181E72"/>
     <w:rsid w:val="00190254"/>
     <w:rsid w:val="00196946"/>
     <w:rsid w:val="001971A5"/>
     <w:rsid w:val="001C244D"/>
     <w:rsid w:val="001C5D1F"/>
     <w:rsid w:val="001D6A6D"/>
     <w:rsid w:val="001D6EE8"/>
     <w:rsid w:val="001E005C"/>
     <w:rsid w:val="001E37FE"/>
     <w:rsid w:val="001E523F"/>
     <w:rsid w:val="001F11A3"/>
     <w:rsid w:val="002033D6"/>
     <w:rsid w:val="00204D1E"/>
     <w:rsid w:val="002123D5"/>
     <w:rsid w:val="00212F70"/>
     <w:rsid w:val="002133E7"/>
     <w:rsid w:val="00213D8B"/>
     <w:rsid w:val="00222272"/>
     <w:rsid w:val="00227269"/>
     <w:rsid w:val="0022745A"/>
     <w:rsid w:val="002358B1"/>
     <w:rsid w:val="00236229"/>
     <w:rsid w:val="00237A66"/>
     <w:rsid w:val="00242407"/>
     <w:rsid w:val="00243677"/>
+    <w:rsid w:val="002528F7"/>
     <w:rsid w:val="00264C27"/>
     <w:rsid w:val="00264DEF"/>
     <w:rsid w:val="00271D8D"/>
+    <w:rsid w:val="00277380"/>
+    <w:rsid w:val="00283C97"/>
     <w:rsid w:val="002A0D5E"/>
     <w:rsid w:val="002A0EE8"/>
     <w:rsid w:val="002A10C3"/>
     <w:rsid w:val="002A5965"/>
     <w:rsid w:val="002B0F96"/>
     <w:rsid w:val="002B5A22"/>
     <w:rsid w:val="002B7002"/>
     <w:rsid w:val="002C3C19"/>
     <w:rsid w:val="002C704C"/>
     <w:rsid w:val="002D494A"/>
     <w:rsid w:val="002E200A"/>
+    <w:rsid w:val="002E2B9C"/>
+    <w:rsid w:val="002E52E9"/>
     <w:rsid w:val="002E6A6B"/>
     <w:rsid w:val="002E6CCB"/>
     <w:rsid w:val="002F20B2"/>
     <w:rsid w:val="002F3EB9"/>
     <w:rsid w:val="002F3F82"/>
+    <w:rsid w:val="002F67BE"/>
     <w:rsid w:val="00300454"/>
     <w:rsid w:val="00301E02"/>
     <w:rsid w:val="0030377C"/>
     <w:rsid w:val="00305616"/>
     <w:rsid w:val="003136E5"/>
     <w:rsid w:val="0031593E"/>
     <w:rsid w:val="00327C6B"/>
     <w:rsid w:val="0033148F"/>
     <w:rsid w:val="003418EB"/>
     <w:rsid w:val="00346FED"/>
     <w:rsid w:val="00350CE6"/>
     <w:rsid w:val="00360401"/>
     <w:rsid w:val="00362C70"/>
     <w:rsid w:val="003659A8"/>
     <w:rsid w:val="0038030B"/>
     <w:rsid w:val="00384086"/>
     <w:rsid w:val="00387705"/>
     <w:rsid w:val="003964C2"/>
     <w:rsid w:val="003A5B42"/>
     <w:rsid w:val="003B4B81"/>
     <w:rsid w:val="003D0D7E"/>
     <w:rsid w:val="003D4BC4"/>
     <w:rsid w:val="003D75B9"/>
     <w:rsid w:val="003E7B62"/>
     <w:rsid w:val="00401378"/>
@@ -10417,302 +12584,318 @@
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005B7DDC"/>
     <w:rsid w:val="005C34FE"/>
     <w:rsid w:val="005C6552"/>
     <w:rsid w:val="005C6765"/>
     <w:rsid w:val="005D06A7"/>
     <w:rsid w:val="005D4600"/>
     <w:rsid w:val="005D7259"/>
     <w:rsid w:val="005E251D"/>
     <w:rsid w:val="005E689B"/>
     <w:rsid w:val="005F0CE2"/>
     <w:rsid w:val="00614200"/>
     <w:rsid w:val="00616047"/>
     <w:rsid w:val="006169EC"/>
     <w:rsid w:val="00621DED"/>
     <w:rsid w:val="006248B7"/>
     <w:rsid w:val="006313D6"/>
     <w:rsid w:val="0063283C"/>
     <w:rsid w:val="0064274E"/>
     <w:rsid w:val="006631FA"/>
     <w:rsid w:val="00666CC3"/>
     <w:rsid w:val="00680F1E"/>
     <w:rsid w:val="00682D3B"/>
     <w:rsid w:val="006924C4"/>
     <w:rsid w:val="00695CC3"/>
+    <w:rsid w:val="00697ED6"/>
     <w:rsid w:val="006A0F66"/>
     <w:rsid w:val="006A7CD4"/>
     <w:rsid w:val="006B7684"/>
     <w:rsid w:val="006B7B21"/>
     <w:rsid w:val="006C31FC"/>
     <w:rsid w:val="006D0347"/>
     <w:rsid w:val="006E1A38"/>
+    <w:rsid w:val="006E60C1"/>
     <w:rsid w:val="006E6476"/>
     <w:rsid w:val="006F1968"/>
     <w:rsid w:val="00701DB6"/>
     <w:rsid w:val="00703F09"/>
     <w:rsid w:val="00721CFD"/>
     <w:rsid w:val="00721E01"/>
     <w:rsid w:val="0072647D"/>
     <w:rsid w:val="00727369"/>
     <w:rsid w:val="00727FF3"/>
     <w:rsid w:val="00731207"/>
     <w:rsid w:val="0074060F"/>
     <w:rsid w:val="00740C90"/>
     <w:rsid w:val="007420BD"/>
     <w:rsid w:val="00751609"/>
     <w:rsid w:val="00755341"/>
     <w:rsid w:val="00756D13"/>
     <w:rsid w:val="00756EC1"/>
     <w:rsid w:val="00760F8E"/>
     <w:rsid w:val="007643D7"/>
     <w:rsid w:val="00771E49"/>
     <w:rsid w:val="00781781"/>
     <w:rsid w:val="0078410C"/>
     <w:rsid w:val="007945D0"/>
     <w:rsid w:val="007A5720"/>
     <w:rsid w:val="007A6348"/>
     <w:rsid w:val="007B406F"/>
     <w:rsid w:val="007C0AFB"/>
     <w:rsid w:val="007D191D"/>
     <w:rsid w:val="007D1F18"/>
     <w:rsid w:val="007D5BE7"/>
     <w:rsid w:val="007D5F4F"/>
     <w:rsid w:val="007E03D9"/>
     <w:rsid w:val="0080564E"/>
     <w:rsid w:val="0081010E"/>
     <w:rsid w:val="00823BD6"/>
     <w:rsid w:val="00824DD1"/>
     <w:rsid w:val="00830E79"/>
     <w:rsid w:val="00834899"/>
     <w:rsid w:val="008431F0"/>
+    <w:rsid w:val="008445E4"/>
     <w:rsid w:val="00847556"/>
     <w:rsid w:val="008513AF"/>
     <w:rsid w:val="0085634C"/>
     <w:rsid w:val="008619B9"/>
     <w:rsid w:val="0086351C"/>
+    <w:rsid w:val="0087613F"/>
     <w:rsid w:val="0089292E"/>
     <w:rsid w:val="008930B6"/>
     <w:rsid w:val="00896AD2"/>
     <w:rsid w:val="008970D1"/>
     <w:rsid w:val="008A288D"/>
     <w:rsid w:val="008B552A"/>
     <w:rsid w:val="008C42CE"/>
     <w:rsid w:val="008C4E9D"/>
     <w:rsid w:val="008C68FA"/>
     <w:rsid w:val="008C7860"/>
     <w:rsid w:val="008D0709"/>
+    <w:rsid w:val="008D1369"/>
     <w:rsid w:val="008D3391"/>
     <w:rsid w:val="008D3E48"/>
     <w:rsid w:val="008D5B20"/>
     <w:rsid w:val="008E15F2"/>
     <w:rsid w:val="008F00DF"/>
     <w:rsid w:val="00900765"/>
     <w:rsid w:val="00902F00"/>
+    <w:rsid w:val="00910271"/>
     <w:rsid w:val="00913573"/>
     <w:rsid w:val="009213D6"/>
     <w:rsid w:val="009230E9"/>
     <w:rsid w:val="00935217"/>
     <w:rsid w:val="009359BC"/>
     <w:rsid w:val="009405DD"/>
     <w:rsid w:val="0094238B"/>
+    <w:rsid w:val="00955EA0"/>
     <w:rsid w:val="00963789"/>
     <w:rsid w:val="0097139A"/>
     <w:rsid w:val="00973E6C"/>
     <w:rsid w:val="009769ED"/>
     <w:rsid w:val="00976ECB"/>
     <w:rsid w:val="00977F34"/>
     <w:rsid w:val="009814E1"/>
     <w:rsid w:val="009816CA"/>
     <w:rsid w:val="00981758"/>
     <w:rsid w:val="009840CA"/>
     <w:rsid w:val="009866A3"/>
     <w:rsid w:val="00993D2B"/>
     <w:rsid w:val="00995928"/>
     <w:rsid w:val="009973AB"/>
     <w:rsid w:val="009A2502"/>
     <w:rsid w:val="009A53C5"/>
+    <w:rsid w:val="009A63C1"/>
     <w:rsid w:val="009A77A4"/>
     <w:rsid w:val="009B26A9"/>
     <w:rsid w:val="009B26F2"/>
     <w:rsid w:val="009C095F"/>
     <w:rsid w:val="009C4667"/>
     <w:rsid w:val="009E0511"/>
     <w:rsid w:val="009E27C1"/>
     <w:rsid w:val="009E44CB"/>
     <w:rsid w:val="009F1CCA"/>
     <w:rsid w:val="00A03022"/>
+    <w:rsid w:val="00A066F0"/>
     <w:rsid w:val="00A104FA"/>
     <w:rsid w:val="00A12072"/>
     <w:rsid w:val="00A136CE"/>
     <w:rsid w:val="00A13788"/>
     <w:rsid w:val="00A2537D"/>
     <w:rsid w:val="00A334BA"/>
     <w:rsid w:val="00A41BC6"/>
     <w:rsid w:val="00A47261"/>
     <w:rsid w:val="00A47E9B"/>
     <w:rsid w:val="00A51623"/>
     <w:rsid w:val="00A54206"/>
     <w:rsid w:val="00A56789"/>
     <w:rsid w:val="00A57C5C"/>
     <w:rsid w:val="00A61BBC"/>
     <w:rsid w:val="00A6418D"/>
     <w:rsid w:val="00A66075"/>
     <w:rsid w:val="00A66CB1"/>
     <w:rsid w:val="00A70F04"/>
     <w:rsid w:val="00A726B2"/>
     <w:rsid w:val="00A76D00"/>
     <w:rsid w:val="00A911B4"/>
     <w:rsid w:val="00A933A3"/>
     <w:rsid w:val="00A9437D"/>
     <w:rsid w:val="00AA0735"/>
     <w:rsid w:val="00AA36C7"/>
+    <w:rsid w:val="00AA7583"/>
     <w:rsid w:val="00AB04F6"/>
     <w:rsid w:val="00AC627B"/>
     <w:rsid w:val="00AC6B2F"/>
     <w:rsid w:val="00AD368D"/>
     <w:rsid w:val="00AF36EB"/>
     <w:rsid w:val="00AF76D2"/>
     <w:rsid w:val="00B05169"/>
     <w:rsid w:val="00B11BD6"/>
     <w:rsid w:val="00B148AC"/>
     <w:rsid w:val="00B16B35"/>
     <w:rsid w:val="00B17FD6"/>
     <w:rsid w:val="00B20C44"/>
     <w:rsid w:val="00B23183"/>
     <w:rsid w:val="00B232D6"/>
     <w:rsid w:val="00B24E3E"/>
     <w:rsid w:val="00B34EBD"/>
+    <w:rsid w:val="00B3799C"/>
     <w:rsid w:val="00B421B0"/>
     <w:rsid w:val="00B42A79"/>
     <w:rsid w:val="00B44E7A"/>
     <w:rsid w:val="00B46094"/>
     <w:rsid w:val="00B51BAB"/>
     <w:rsid w:val="00B656A7"/>
     <w:rsid w:val="00B65BAD"/>
     <w:rsid w:val="00B7069D"/>
+    <w:rsid w:val="00B75B8A"/>
     <w:rsid w:val="00B81123"/>
     <w:rsid w:val="00B855BB"/>
     <w:rsid w:val="00B9680C"/>
     <w:rsid w:val="00BA04CF"/>
     <w:rsid w:val="00BB3A1F"/>
     <w:rsid w:val="00BC0F0E"/>
     <w:rsid w:val="00BD1E58"/>
     <w:rsid w:val="00BD2B07"/>
     <w:rsid w:val="00BE3FFC"/>
     <w:rsid w:val="00BE7A12"/>
     <w:rsid w:val="00BF2250"/>
     <w:rsid w:val="00BF5772"/>
     <w:rsid w:val="00C01E68"/>
     <w:rsid w:val="00C04BE4"/>
     <w:rsid w:val="00C16E60"/>
     <w:rsid w:val="00C23186"/>
     <w:rsid w:val="00C252C9"/>
     <w:rsid w:val="00C309DE"/>
     <w:rsid w:val="00C31D39"/>
     <w:rsid w:val="00C31DCF"/>
+    <w:rsid w:val="00C35005"/>
     <w:rsid w:val="00C43E19"/>
     <w:rsid w:val="00C50CA3"/>
     <w:rsid w:val="00C57C43"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C6306C"/>
     <w:rsid w:val="00C64740"/>
     <w:rsid w:val="00C7263B"/>
     <w:rsid w:val="00C76C53"/>
     <w:rsid w:val="00C770EF"/>
     <w:rsid w:val="00C87FDE"/>
     <w:rsid w:val="00C9646F"/>
     <w:rsid w:val="00CA1A79"/>
     <w:rsid w:val="00CA531D"/>
     <w:rsid w:val="00CA6561"/>
     <w:rsid w:val="00CA73CA"/>
     <w:rsid w:val="00CB0E0C"/>
     <w:rsid w:val="00CB327C"/>
     <w:rsid w:val="00CC251F"/>
     <w:rsid w:val="00CC32E5"/>
     <w:rsid w:val="00CD1457"/>
     <w:rsid w:val="00CD4935"/>
     <w:rsid w:val="00CD66A8"/>
     <w:rsid w:val="00CF2AFD"/>
     <w:rsid w:val="00CF5787"/>
     <w:rsid w:val="00D00D11"/>
     <w:rsid w:val="00D13907"/>
     <w:rsid w:val="00D17F56"/>
     <w:rsid w:val="00D27105"/>
     <w:rsid w:val="00D319E6"/>
     <w:rsid w:val="00D3798D"/>
     <w:rsid w:val="00D42751"/>
     <w:rsid w:val="00D54A4A"/>
     <w:rsid w:val="00D56A7D"/>
     <w:rsid w:val="00D71B43"/>
     <w:rsid w:val="00D868F7"/>
     <w:rsid w:val="00D87BBB"/>
     <w:rsid w:val="00D95316"/>
     <w:rsid w:val="00DA073E"/>
     <w:rsid w:val="00DA0899"/>
     <w:rsid w:val="00DA1C29"/>
     <w:rsid w:val="00DA682F"/>
     <w:rsid w:val="00DB5D54"/>
     <w:rsid w:val="00DB6BEF"/>
+    <w:rsid w:val="00DB7D8C"/>
     <w:rsid w:val="00DD04DC"/>
     <w:rsid w:val="00DD167C"/>
     <w:rsid w:val="00DD3612"/>
+    <w:rsid w:val="00DD5350"/>
     <w:rsid w:val="00DD77AD"/>
     <w:rsid w:val="00DE2075"/>
     <w:rsid w:val="00DE5BBF"/>
     <w:rsid w:val="00DE7541"/>
     <w:rsid w:val="00DF0352"/>
     <w:rsid w:val="00DF094A"/>
     <w:rsid w:val="00DF2676"/>
     <w:rsid w:val="00DF331B"/>
     <w:rsid w:val="00E049C7"/>
     <w:rsid w:val="00E34620"/>
     <w:rsid w:val="00E37992"/>
     <w:rsid w:val="00E42CDC"/>
     <w:rsid w:val="00E5077E"/>
     <w:rsid w:val="00E528EC"/>
     <w:rsid w:val="00E53467"/>
     <w:rsid w:val="00E55400"/>
     <w:rsid w:val="00E64937"/>
     <w:rsid w:val="00E64DE6"/>
     <w:rsid w:val="00E6534B"/>
     <w:rsid w:val="00E725A3"/>
     <w:rsid w:val="00E73DF3"/>
     <w:rsid w:val="00E76000"/>
     <w:rsid w:val="00E761D2"/>
     <w:rsid w:val="00E77C94"/>
     <w:rsid w:val="00E819DE"/>
     <w:rsid w:val="00E82FB4"/>
     <w:rsid w:val="00E85589"/>
     <w:rsid w:val="00E90DE3"/>
     <w:rsid w:val="00E96884"/>
     <w:rsid w:val="00EA2D5B"/>
     <w:rsid w:val="00EB7ECC"/>
     <w:rsid w:val="00EC17A4"/>
     <w:rsid w:val="00EC43D7"/>
     <w:rsid w:val="00ED10F5"/>
     <w:rsid w:val="00ED40B6"/>
+    <w:rsid w:val="00EF38D9"/>
     <w:rsid w:val="00EF4005"/>
     <w:rsid w:val="00EF42AB"/>
     <w:rsid w:val="00F00136"/>
     <w:rsid w:val="00F01221"/>
     <w:rsid w:val="00F0199D"/>
     <w:rsid w:val="00F07929"/>
     <w:rsid w:val="00F1702C"/>
     <w:rsid w:val="00F2095D"/>
     <w:rsid w:val="00F21A82"/>
     <w:rsid w:val="00F21E59"/>
     <w:rsid w:val="00F25F77"/>
     <w:rsid w:val="00F31445"/>
     <w:rsid w:val="00F47F7E"/>
     <w:rsid w:val="00F520DE"/>
     <w:rsid w:val="00F55D85"/>
     <w:rsid w:val="00F55E60"/>
     <w:rsid w:val="00F57251"/>
     <w:rsid w:val="00F641EC"/>
     <w:rsid w:val="00F65D7F"/>
     <w:rsid w:val="00F70E6C"/>
     <w:rsid w:val="00F73DF8"/>
     <w:rsid w:val="00F805AF"/>
     <w:rsid w:val="00F9777F"/>
     <w:rsid w:val="00FA6C9B"/>
     <w:rsid w:val="00FB7496"/>
@@ -10721,51 +12904,51 @@
     <w:rsid w:val="00FD7CA7"/>
     <w:rsid w:val="00FE3F4E"/>
     <w:rsid w:val="00FE4EC6"/>
     <w:rsid w:val="00FF10CA"/>
     <w:rsid w:val="00FF2398"/>
     <w:rsid w:val="00FF31A7"/>
     <w:rsid w:val="00FF4EBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1135"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D876325"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1BF843D-590F-4198-A898-57EAB97F6729}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -11070,51 +13253,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00435736"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="CC3300"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
@@ -11278,50 +13460,67 @@
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
     <w:rsid w:val="001E523F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:rsid w:val="001E523F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="001E523F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002E2B9C"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E2B9C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="693848154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="793133909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11344,51 +13543,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1226450018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasricher45@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florian.philippeau@hotmail.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasricher45@yahoo.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florian.philippeau@hotmail.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malicence.fftt.com/login" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasricher45@yahoo.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malicence.fftt.com/login" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florian.philippeau@hotmail.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasricher45@yahoo.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florian.philippeau@hotmail.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11629,69 +13828,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCA1E11-67C9-4511-ACF4-43E61E6B74B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>927</Words>
-  <Characters>5103</Characters>
+  <Words>971</Words>
+  <Characters>5346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNION SPORTIVE ORLEANAISE                                                                         PHOTO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6018</CharactersWithSpaces>
+  <CharactersWithSpaces>6305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UNION SPORTIVE ORLEANAISE                                                                         PHOTO</dc:title>
   <dc:subject/>
   <dc:creator>domi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>